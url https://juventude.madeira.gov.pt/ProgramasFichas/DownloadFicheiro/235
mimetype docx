--- v0 (2026-03-31)
+++ v1 (2026-05-15)
@@ -1,41 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="700FE367" w14:textId="77777777" w:rsidR="00FA15BC" w:rsidRPr="00A95351" w:rsidRDefault="00FA15BC" w:rsidP="0047359F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1485"/>
         </w:tabs>
         <w:ind w:right="-212"/>
@@ -263,51 +267,51 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidR="00A31FED" w:rsidRPr="003D7A4F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> anos</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A3DDBDC" w14:textId="77777777" w:rsidR="00D12B96" w:rsidRPr="00A95351" w:rsidRDefault="00D12B96" w:rsidP="00E50262">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7549EB0D" w14:textId="77777777" w:rsidR="00B840E5" w:rsidRPr="00AF623B" w:rsidRDefault="00B74ADA" w:rsidP="0047359F">
+    <w:p w14:paraId="7549EB0D" w14:textId="0BC95AAB" w:rsidR="00B840E5" w:rsidRPr="00AF623B" w:rsidRDefault="00B74ADA" w:rsidP="0047359F">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="100957659" w:edGrp="everyone"/>
       <w:r w:rsidRPr="00AF623B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
       <w:permEnd w:id="100957659"/>
       <w:r w:rsidR="00A91B21" w:rsidRPr="00AF623B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -439,51 +443,91 @@
         </w:rPr>
         <w:t>rograma Voluntariado Juvenil</w:t>
       </w:r>
       <w:r w:rsidR="00A91B21" w:rsidRPr="00AF623B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, ficando obrigado(a) a cumprir o respetivo regulamento</w:t>
       </w:r>
       <w:r w:rsidR="00B33888" w:rsidRPr="00AF623B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B33888" w:rsidRPr="00E56921">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>aprovado pela Portaria n.º 149/2017, de 10 de maio</w:t>
+        <w:t xml:space="preserve">aprovado pela Portaria n.º </w:t>
+      </w:r>
+      <w:r w:rsidR="0099486E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>169</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33888" w:rsidRPr="00E56921">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>/20</w:t>
+      </w:r>
+      <w:r w:rsidR="0099486E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>26</w:t>
+      </w:r>
+      <w:r w:rsidR="00B33888" w:rsidRPr="00E56921">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de </w:t>
+      </w:r>
+      <w:r w:rsidR="0099486E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>10 de abril</w:t>
       </w:r>
       <w:r w:rsidR="00A91B21" w:rsidRPr="00AF623B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, bem como as normas vigentes </w:t>
       </w:r>
       <w:r w:rsidR="00B33888" w:rsidRPr="00AF623B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">na entidade promotora, </w:t>
       </w:r>
       <w:r w:rsidR="00A91B21" w:rsidRPr="00AF623B">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">onde exercerá </w:t>
       </w:r>
@@ -710,115 +754,133 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2866">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encarregado de Proteção de Dados: </w:t>
       </w:r>
       <w:r w:rsidR="00CB4C75" w:rsidRPr="003D7A4F">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Para reclamações ou esclarecimentos adicionais de dúvidas sobre proteção dos seus dados pessoais poderá utilizar os seguintes contactos: Gabinete Regional para a Conformidade Digital, Proteção de Dados e Cibersegurança - GCPD | 291 145 175 | Palácio do Governo Regional Avenida Zarco, 9004-527 Funchal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E21FD7" w14:textId="77777777" w:rsidR="004F2866" w:rsidRPr="004F2866" w:rsidRDefault="004F2866" w:rsidP="004F2866">
+    <w:p w14:paraId="75E21FD7" w14:textId="0C728EA9" w:rsidR="004F2866" w:rsidRPr="004F2866" w:rsidRDefault="004F2866" w:rsidP="004F2866">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004F2866">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsável pelo tratamento: </w:t>
       </w:r>
       <w:r w:rsidRPr="004F2866">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Direção Regional de Juventude | 291 203 830 | Rua dos Netos, n.º 46 9000-084 Funchal | </w:t>
+        <w:t>Direção Regional de Juventude | 291</w:t>
+      </w:r>
+      <w:r w:rsidR="00362BD6">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> 145 730</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004F2866">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | Rua dos Netos, n.º 46 9000-084 Funchal | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="004F2866">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>rgpd.drj@madeira.gov.pt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="004F2866">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76508178" w14:textId="5FA0B11F" w:rsidR="00A95351" w:rsidRPr="004F2866" w:rsidRDefault="00A95351" w:rsidP="00CA5DB8">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:permStart w:id="1800677564" w:edGrp="everyone"/>
-    <w:p w14:paraId="501E9423" w14:textId="5A60F07F" w:rsidR="001036FE" w:rsidRPr="0020193C" w:rsidRDefault="00E56921" w:rsidP="001036FE">
+    <w:p w14:paraId="501E9423" w14:textId="5A60F07F" w:rsidR="001036FE" w:rsidRPr="0020193C" w:rsidRDefault="00B54096" w:rsidP="001036FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1652353170"/>
           <w:placeholder>
             <w:docPart w:val="8511921FB43D43B3B3290569A31D0442"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Escolha um item."/>
             <w:listItem w:displayText="Funchal" w:value="Funchal"/>
             <w:listItem w:displayText="Câmara de Lobos" w:value="Câmara de Lobos"/>
             <w:listItem w:displayText="Ribeira Brava" w:value="Ribeira Brava"/>
@@ -1558,52 +1620,56 @@
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Assinatura do</w:t>
       </w:r>
       <w:r w:rsidRPr="004F2866">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Encarregado de Educação ou Representante Legal</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B77B69" w:rsidRPr="004F2866" w:rsidSect="00FD4126">
-      <w:headerReference w:type="default" r:id="rId8"/>
-      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="even" r:id="rId8"/>
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="even" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="992" w:right="1134" w:bottom="1134" w:left="1418" w:header="284" w:footer="403" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="77A6364D" w14:textId="77777777" w:rsidR="00DE6E8C" w:rsidRDefault="00DE6E8C" w:rsidP="00B467BE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="08202060" w14:textId="77777777" w:rsidR="00DE6E8C" w:rsidRDefault="00DE6E8C" w:rsidP="00B467BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
@@ -1630,71 +1696,81 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="081EE124" w14:textId="77777777" w:rsidR="00362BD6" w:rsidRDefault="00362BD6">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9351" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8359"/>
       <w:gridCol w:w="992"/>
     </w:tblGrid>
-    <w:tr w:rsidR="001036FE" w:rsidRPr="00E56921" w14:paraId="20CD0FBE" w14:textId="77777777" w:rsidTr="00084171">
+    <w:tr w:rsidR="001036FE" w:rsidRPr="00362BD6" w14:paraId="20CD0FBE" w14:textId="77777777" w:rsidTr="00084171">
       <w:trPr>
         <w:trHeight w:val="187"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8359" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="34246CD5" w14:textId="07C2872C" w:rsidR="001036FE" w:rsidRPr="0016425B" w:rsidRDefault="001036FE" w:rsidP="001036FE">
+        <w:p w14:paraId="34246CD5" w14:textId="4D50A467" w:rsidR="001036FE" w:rsidRPr="0016425B" w:rsidRDefault="001036FE" w:rsidP="001036FE">
           <w:pPr>
             <w:ind w:left="1314"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="0016425B">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="75E1ACFC" wp14:editId="4E8403E4">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1118870</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
@@ -1739,51 +1815,60 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidRPr="0016425B">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Rua dos Netos, n.º 46 | 9000-084 Funchal | T. +351 291 203 830</w:t>
+            <w:t>Rua dos Netos, n.º 46 | 9000-084 Funchal | T. +351 291</w:t>
+          </w:r>
+          <w:r w:rsidR="00362BD6">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t> 145 730</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="7470008A" w14:textId="77777777" w:rsidR="001036FE" w:rsidRPr="0016425B" w:rsidRDefault="001036FE" w:rsidP="001036FE">
           <w:pPr>
             <w:ind w:left="1314"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="0016425B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>www.madeira.gov.pt/drj</w:t>
             </w:r>
@@ -1829,70 +1914,90 @@
         <w:p w14:paraId="12FA20E8" w14:textId="77777777" w:rsidR="001036FE" w:rsidRPr="0016425B" w:rsidRDefault="001036FE" w:rsidP="001036FE">
           <w:pPr>
             <w:pStyle w:val="Rodap"/>
             <w:jc w:val="right"/>
             <w:rPr>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:val="en-US"/>
             </w:rPr>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="5E5F91B9" w14:textId="77777777" w:rsidR="0033317B" w:rsidRPr="001036FE" w:rsidRDefault="0033317B">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="62D014E7" w14:textId="77777777" w:rsidR="00362BD6" w:rsidRDefault="00362BD6">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="3B83A85B" w14:textId="77777777" w:rsidR="00DE6E8C" w:rsidRDefault="00DE6E8C" w:rsidP="00B467BE">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="26D9C606" w14:textId="77777777" w:rsidR="00DE6E8C" w:rsidRDefault="00DE6E8C" w:rsidP="00B467BE">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6864C046" w14:textId="77777777" w:rsidR="00362BD6" w:rsidRDefault="00362BD6">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2C8BFD29" w14:textId="6F1A97B4" w:rsidR="00DC2C9B" w:rsidRDefault="00D606A3">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6A3ACD53" wp14:editId="78EC739E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-81887</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>153670</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3055366" cy="614405"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="3" name="Imagem 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -1970,131 +2075,143 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2037368" cy="662179"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="29B7D03F" w14:textId="77777777" w:rsidR="00362BD6" w:rsidRDefault="00362BD6">
+    <w:pPr>
+      <w:pStyle w:val="Cabealho"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="125"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="l9DacoyRdoJClkJAKoNXMRXObuqXknUmAN/8LeftnRu4XExnYNio+ujOo7p9od0y7VhkQOH20n00BhVVgQ6f6A==" w:salt="0vS4ysE4B77RkL7yOd8+iA=="/>
+  <w:zoom w:percent="100"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="lrzMK1I1q4HvQPr807p5+P0f5P4xISX0ZkSfy1ZDNttsH9MLTgkoGI8n1YwMPoECxTKqmqCt3kOpSSyG89IK4w==" w:salt="EBCgWD6rhgkdJJu1SmKjtw=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0060359E"/>
     <w:rsid w:val="00012909"/>
     <w:rsid w:val="00024F88"/>
     <w:rsid w:val="00030A23"/>
     <w:rsid w:val="0003362B"/>
     <w:rsid w:val="00061CB5"/>
     <w:rsid w:val="00062FE8"/>
     <w:rsid w:val="0006674C"/>
     <w:rsid w:val="000712D5"/>
     <w:rsid w:val="0009610F"/>
     <w:rsid w:val="000A1193"/>
     <w:rsid w:val="000A3105"/>
     <w:rsid w:val="000B5ECD"/>
     <w:rsid w:val="000C2584"/>
     <w:rsid w:val="000C4D22"/>
     <w:rsid w:val="000E65CB"/>
     <w:rsid w:val="000E74FB"/>
     <w:rsid w:val="000F2EC8"/>
     <w:rsid w:val="000F35A2"/>
     <w:rsid w:val="001036FE"/>
     <w:rsid w:val="001071B9"/>
     <w:rsid w:val="00123AFE"/>
     <w:rsid w:val="00124C87"/>
     <w:rsid w:val="00136389"/>
     <w:rsid w:val="001723DB"/>
     <w:rsid w:val="00191706"/>
+    <w:rsid w:val="001B4ACE"/>
     <w:rsid w:val="001B6422"/>
     <w:rsid w:val="001D58BB"/>
     <w:rsid w:val="001D67AA"/>
     <w:rsid w:val="001E42D0"/>
     <w:rsid w:val="00207D26"/>
     <w:rsid w:val="00212903"/>
     <w:rsid w:val="00251C53"/>
     <w:rsid w:val="00257518"/>
     <w:rsid w:val="00260EBC"/>
     <w:rsid w:val="00267A32"/>
     <w:rsid w:val="002814A3"/>
     <w:rsid w:val="002878FC"/>
     <w:rsid w:val="002C15D1"/>
     <w:rsid w:val="002C40E4"/>
     <w:rsid w:val="002D16F8"/>
     <w:rsid w:val="002E3B7B"/>
     <w:rsid w:val="00312A24"/>
     <w:rsid w:val="00332A97"/>
     <w:rsid w:val="0033317B"/>
     <w:rsid w:val="00356CC6"/>
+    <w:rsid w:val="00362BD6"/>
     <w:rsid w:val="0036372F"/>
     <w:rsid w:val="003A4AFD"/>
     <w:rsid w:val="003A4B1E"/>
     <w:rsid w:val="003A4CA4"/>
     <w:rsid w:val="003B6131"/>
     <w:rsid w:val="003C30A5"/>
     <w:rsid w:val="003D7A4F"/>
+    <w:rsid w:val="003E2332"/>
     <w:rsid w:val="003F6374"/>
     <w:rsid w:val="00403408"/>
     <w:rsid w:val="00414E47"/>
     <w:rsid w:val="004236BF"/>
     <w:rsid w:val="0043175A"/>
     <w:rsid w:val="00445C64"/>
     <w:rsid w:val="00464FA1"/>
     <w:rsid w:val="00470BB1"/>
     <w:rsid w:val="0047359F"/>
     <w:rsid w:val="00482B10"/>
     <w:rsid w:val="00490228"/>
     <w:rsid w:val="004A5777"/>
     <w:rsid w:val="004D03BC"/>
     <w:rsid w:val="004F2866"/>
     <w:rsid w:val="00514846"/>
     <w:rsid w:val="005245F5"/>
     <w:rsid w:val="00524638"/>
     <w:rsid w:val="00531666"/>
     <w:rsid w:val="00533CED"/>
     <w:rsid w:val="00542FC3"/>
     <w:rsid w:val="00545ABC"/>
     <w:rsid w:val="005551A0"/>
     <w:rsid w:val="005561E8"/>
     <w:rsid w:val="00561B7B"/>
     <w:rsid w:val="0058024E"/>
@@ -2112,50 +2229,51 @@
     <w:rsid w:val="006A418B"/>
     <w:rsid w:val="006C121B"/>
     <w:rsid w:val="006C6D06"/>
     <w:rsid w:val="006E57F4"/>
     <w:rsid w:val="0070680D"/>
     <w:rsid w:val="0076089E"/>
     <w:rsid w:val="007F1DB3"/>
     <w:rsid w:val="007F24F9"/>
     <w:rsid w:val="008017D0"/>
     <w:rsid w:val="0081184D"/>
     <w:rsid w:val="0085577A"/>
     <w:rsid w:val="00863AC6"/>
     <w:rsid w:val="008A488E"/>
     <w:rsid w:val="008D4C75"/>
     <w:rsid w:val="008F5DF4"/>
     <w:rsid w:val="009161DB"/>
     <w:rsid w:val="00927655"/>
     <w:rsid w:val="00932BE4"/>
     <w:rsid w:val="00935487"/>
     <w:rsid w:val="00941D49"/>
     <w:rsid w:val="00967434"/>
     <w:rsid w:val="009811CF"/>
     <w:rsid w:val="00984E32"/>
     <w:rsid w:val="009870ED"/>
     <w:rsid w:val="00993737"/>
+    <w:rsid w:val="0099486E"/>
     <w:rsid w:val="009E6751"/>
     <w:rsid w:val="00A1632D"/>
     <w:rsid w:val="00A22F4B"/>
     <w:rsid w:val="00A31FED"/>
     <w:rsid w:val="00A55246"/>
     <w:rsid w:val="00A62AC1"/>
     <w:rsid w:val="00A65479"/>
     <w:rsid w:val="00A660EF"/>
     <w:rsid w:val="00A726A6"/>
     <w:rsid w:val="00A7318C"/>
     <w:rsid w:val="00A834DC"/>
     <w:rsid w:val="00A91B21"/>
     <w:rsid w:val="00A94D2F"/>
     <w:rsid w:val="00A95351"/>
     <w:rsid w:val="00AB09B7"/>
     <w:rsid w:val="00AB5D3C"/>
     <w:rsid w:val="00AD6586"/>
     <w:rsid w:val="00AF623B"/>
     <w:rsid w:val="00B11987"/>
     <w:rsid w:val="00B12F89"/>
     <w:rsid w:val="00B14891"/>
     <w:rsid w:val="00B23BF1"/>
     <w:rsid w:val="00B33888"/>
     <w:rsid w:val="00B467BE"/>
     <w:rsid w:val="00B703DD"/>
@@ -2215,51 +2333,51 @@
     <w:rsid w:val="00EF53BA"/>
     <w:rsid w:val="00F078B1"/>
     <w:rsid w:val="00F625B4"/>
     <w:rsid w:val="00F736E4"/>
     <w:rsid w:val="00FA15BC"/>
     <w:rsid w:val="00FD23B4"/>
     <w:rsid w:val="00FD4126"/>
     <w:rsid w:val="00FE37DC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529"/>
+    <o:shapedefaults v:ext="edit" spidmax="26625"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="258369C4"/>
   <w15:docId w15:val="{011A18D6-F0B5-4D24-89A6-1FF6A0EBD940}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -2991,58 +3109,58 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="731849747">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgpd.drj@madeira.gov.pt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rgpd.drj@madeira.gov.pt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.madeira.gov.pt/drj" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8511921FB43D43B3B3290569A31D0442"/>
         <w:category>
           <w:name w:val="Geral"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4163F2E7-0F34-45C9-96E2-FE6F02FB094B}"/>
       </w:docPartPr>
@@ -3116,51 +3234,53 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009F6731"/>
     <w:rsid w:val="00053990"/>
     <w:rsid w:val="000C7164"/>
+    <w:rsid w:val="001B4ACE"/>
     <w:rsid w:val="0036372F"/>
+    <w:rsid w:val="003E2332"/>
     <w:rsid w:val="005561E8"/>
     <w:rsid w:val="005A0FD2"/>
     <w:rsid w:val="0086724F"/>
     <w:rsid w:val="008E60A8"/>
     <w:rsid w:val="009811CF"/>
     <w:rsid w:val="009F6731"/>
     <w:rsid w:val="00A7318C"/>
     <w:rsid w:val="00D0246B"/>
     <w:rsid w:val="00D76766"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -3867,73 +3987,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A403E1A-5E31-43A3-8E22-DA4E47BE37D7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>400</Words>
-  <Characters>2164</Characters>
+  <Characters>2165</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2559</CharactersWithSpaces>
+  <CharactersWithSpaces>2560</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fabiana Abreu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>