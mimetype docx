--- v0 (2026-03-31)
+++ v1 (2026-05-15)
@@ -187,51 +187,51 @@
     <w:p w14:paraId="03D30537" w14:textId="77777777" w:rsidR="0016425B" w:rsidRPr="005A06D5" w:rsidRDefault="0016425B" w:rsidP="00E50262">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6A9091B6" w14:textId="77777777" w:rsidR="00D12B96" w:rsidRPr="005A06D5" w:rsidRDefault="00D12B96" w:rsidP="00E50262">
       <w:pPr>
         <w:ind w:right="-1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:smallCaps/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CE65E67" w14:textId="24DF6149" w:rsidR="00A947A5" w:rsidRPr="0058481E" w:rsidRDefault="004667D7" w:rsidP="00CD1B4E">
+    <w:p w14:paraId="3CE65E67" w14:textId="329992EB" w:rsidR="00A947A5" w:rsidRPr="0058481E" w:rsidRDefault="004667D7" w:rsidP="00CD1B4E">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:permStart w:id="92295373" w:edGrp="everyone"/>
       <w:r w:rsidRPr="0058481E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_______________________________________________________________</w:t>
       </w:r>
       <w:r w:rsidR="00827797" w:rsidRPr="0058481E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>_</w:t>
@@ -343,51 +343,75 @@
         </w:rPr>
         <w:t>comprometo-me a</w:t>
       </w:r>
       <w:r w:rsidR="00A91B21" w:rsidRPr="0058481E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> cumprir o respetivo regulamento</w:t>
       </w:r>
       <w:r w:rsidR="00434464" w:rsidRPr="0058481E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> aprovado pela </w:t>
       </w:r>
       <w:r w:rsidR="00434464" w:rsidRPr="00831EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Portaria n.º 149/2017, de 10 de maio</w:t>
+        <w:t xml:space="preserve">Portaria n.º </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37F90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>169/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00434464" w:rsidRPr="00831EC9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, de 10 de </w:t>
+      </w:r>
+      <w:r w:rsidR="00A37F90">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>abril</w:t>
       </w:r>
       <w:r w:rsidR="00A91B21" w:rsidRPr="00831EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, bem como as normas vigentes n</w:t>
       </w:r>
       <w:r w:rsidR="00BF16A2" w:rsidRPr="00831EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">a entidade promotora </w:t>
       </w:r>
       <w:r w:rsidR="00A91B21" w:rsidRPr="00831EC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>onde exercer</w:t>
       </w:r>
@@ -630,124 +654,142 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058481E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Encarregado de Proteção de Dados: </w:t>
       </w:r>
       <w:r w:rsidR="00765F86" w:rsidRPr="0058481E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Para reclamações ou esclarecimentos adicionais de dúvidas sobre proteção dos seus dados pessoais poderá utilizar os seguintes contactos: Gabinete Regional para a Conformidade Digital, Proteção de Dados e Cibersegurança - GCPD | 291 145 175 | Palácio do Governo Regional Avenida Zarco, 9004-527 Funchal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F77F810" w14:textId="77777777" w:rsidR="00E211C5" w:rsidRPr="0058481E" w:rsidRDefault="00E211C5" w:rsidP="00E211C5">
+    <w:p w14:paraId="5F77F810" w14:textId="2F9E4CCC" w:rsidR="00E211C5" w:rsidRPr="0058481E" w:rsidRDefault="00E211C5" w:rsidP="00E211C5">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0058481E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsável pelo tratamento: </w:t>
       </w:r>
       <w:r w:rsidRPr="0058481E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Direção Regional de Juventude | 291 203 830 | Rua dos Netos, n.º 46 9000-084 Funchal | </w:t>
+        <w:t>Direção Regional de Juventude | 291</w:t>
+      </w:r>
+      <w:r w:rsidR="00292B13">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t> 145 730</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0058481E">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> | Rua dos Netos, n.º 46 9000-084 Funchal | </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="0058481E">
           <w:rPr>
             <w:rStyle w:val="Hiperligao"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>rgpd.drj@madeira.gov.pt</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0058481E">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AC31E9A" w14:textId="77777777" w:rsidR="004C1A41" w:rsidRPr="0058481E" w:rsidRDefault="004C1A41" w:rsidP="00A91B21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="01754611" w14:textId="125BD9CF" w:rsidR="008E1E27" w:rsidRPr="0058481E" w:rsidRDefault="008E1E27" w:rsidP="00A91B21">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkStart w:id="0" w:name="_Hlk156555851"/>
     <w:permStart w:id="1933187282" w:edGrp="everyone"/>
-    <w:p w14:paraId="7C09275F" w14:textId="402FE592" w:rsidR="0020193C" w:rsidRPr="0058481E" w:rsidRDefault="00007E30" w:rsidP="0020193C">
+    <w:p w14:paraId="7C09275F" w14:textId="402FE592" w:rsidR="0020193C" w:rsidRPr="0058481E" w:rsidRDefault="00A37F90" w:rsidP="0020193C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:id w:val="-1652353170"/>
           <w:placeholder>
             <w:docPart w:val="8609C173CCC04C2CB01EBBD7C51AB3A6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:dropDownList>
             <w:listItem w:value="Escolha um item."/>
             <w:listItem w:displayText="Funchal" w:value="Funchal"/>
             <w:listItem w:displayText="Câmara de Lobos" w:value="Câmara de Lobos"/>
             <w:listItem w:displayText="Ribeira Brava" w:value="Ribeira Brava"/>
@@ -1552,61 +1594,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0050AAAA" w14:textId="77777777" w:rsidR="00E211C5" w:rsidRDefault="00E211C5" w:rsidP="00E211C5">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9351" w:type="dxa"/>
       <w:jc w:val="center"/>
       <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="8359"/>
       <w:gridCol w:w="992"/>
     </w:tblGrid>
-    <w:tr w:rsidR="0016425B" w:rsidRPr="00831EC9" w14:paraId="416DDB6A" w14:textId="77777777" w:rsidTr="0016425B">
+    <w:tr w:rsidR="0016425B" w:rsidRPr="00292B13" w14:paraId="416DDB6A" w14:textId="77777777" w:rsidTr="0016425B">
       <w:trPr>
         <w:trHeight w:val="187"/>
         <w:jc w:val="center"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="8359" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="39E8FD41" w14:textId="6A89D916" w:rsidR="0016425B" w:rsidRPr="0016425B" w:rsidRDefault="0016425B" w:rsidP="0016425B">
+        <w:p w14:paraId="39E8FD41" w14:textId="2667FD04" w:rsidR="0016425B" w:rsidRPr="0016425B" w:rsidRDefault="0016425B" w:rsidP="0016425B">
           <w:pPr>
             <w:ind w:left="1314"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
           </w:pPr>
           <w:bookmarkStart w:id="1" w:name="_Hlk156555807"/>
           <w:r w:rsidRPr="0016425B">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:noProof/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E874AD3" wp14:editId="53F8E8F3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>1118870</wp:posOffset>
                 </wp:positionH>
@@ -1652,51 +1694,60 @@
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </w:r>
           <w:r w:rsidRPr="0016425B">
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
             </w:rPr>
-            <w:t>Rua dos Netos, n.º 46 | 9000-084 Funchal | T. +351 291 203 830</w:t>
+            <w:t>Rua dos Netos, n.º 46 | 9000-084 Funchal | T. +351 291</w:t>
+          </w:r>
+          <w:r w:rsidR="00292B13">
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+              <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
+              <w:sz w:val="16"/>
+              <w:szCs w:val="16"/>
+            </w:rPr>
+            <w:t> 145 730</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="3A4879A2" w14:textId="162C9663" w:rsidR="0016425B" w:rsidRPr="0016425B" w:rsidRDefault="0016425B" w:rsidP="0016425B">
           <w:pPr>
             <w:ind w:left="1314"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
               <w:sz w:val="16"/>
               <w:szCs w:val="16"/>
               <w:lang w:val="en-GB"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r w:rsidRPr="0016425B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>www.madeira.gov.pt/drj</w:t>
             </w:r>
@@ -1892,256 +1943,259 @@
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2037368" cy="662179"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="125"/>
-[...1 lines deleted...]
-  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="Qu+SyUWqSJQ7Yvl3EJ8waiMze+eREqp8bwipFMh0a/df0uf8VqEO86hfVsAsf/L5YqzndAfRqnl4mauZAgFzWA==" w:salt="9AIz+lDFxTTJhpwPC6OqAg=="/>
+  <w:zoom w:percent="100"/>
+  <w:documentProtection w:edit="readOnly" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="JliBnRu/pUmzE3tKOChNRNB5jBv9fn5yxaRQTCyIQpQTaWaQbaENbr2u+v7UpuKJbaWyco0D2LfmLPI8erazuw==" w:salt="hVxc6iJZFvqS9f94SJuwFQ=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0060359E"/>
     <w:rsid w:val="0000595D"/>
     <w:rsid w:val="00047090"/>
     <w:rsid w:val="00062FE8"/>
     <w:rsid w:val="000673AB"/>
     <w:rsid w:val="000C2584"/>
     <w:rsid w:val="000C4D22"/>
     <w:rsid w:val="000E65CB"/>
     <w:rsid w:val="000E74FB"/>
     <w:rsid w:val="000F35A2"/>
     <w:rsid w:val="00114E41"/>
     <w:rsid w:val="00160630"/>
     <w:rsid w:val="00162CDC"/>
     <w:rsid w:val="0016425B"/>
     <w:rsid w:val="0019038B"/>
     <w:rsid w:val="001B6422"/>
     <w:rsid w:val="0020193C"/>
     <w:rsid w:val="00207D26"/>
     <w:rsid w:val="00212903"/>
     <w:rsid w:val="002344DF"/>
     <w:rsid w:val="00256A31"/>
     <w:rsid w:val="00260EBC"/>
     <w:rsid w:val="002814A3"/>
     <w:rsid w:val="002854C8"/>
+    <w:rsid w:val="00292B13"/>
     <w:rsid w:val="002A1BC4"/>
     <w:rsid w:val="002C0EF6"/>
     <w:rsid w:val="002C15D1"/>
     <w:rsid w:val="002C40E4"/>
     <w:rsid w:val="002E3B7B"/>
     <w:rsid w:val="00314C18"/>
     <w:rsid w:val="00320409"/>
     <w:rsid w:val="00340E94"/>
     <w:rsid w:val="00351678"/>
     <w:rsid w:val="00356CC6"/>
     <w:rsid w:val="003A4CA4"/>
     <w:rsid w:val="003A6062"/>
     <w:rsid w:val="003C30A5"/>
     <w:rsid w:val="003C611E"/>
     <w:rsid w:val="003F1F2C"/>
     <w:rsid w:val="004059E3"/>
     <w:rsid w:val="00414E47"/>
     <w:rsid w:val="00417746"/>
     <w:rsid w:val="004236BF"/>
     <w:rsid w:val="00434464"/>
     <w:rsid w:val="00445C64"/>
     <w:rsid w:val="00464FA1"/>
     <w:rsid w:val="004667D7"/>
     <w:rsid w:val="0047025B"/>
     <w:rsid w:val="004B4D21"/>
     <w:rsid w:val="004C1A41"/>
     <w:rsid w:val="005063CF"/>
     <w:rsid w:val="00533CED"/>
     <w:rsid w:val="005477C9"/>
     <w:rsid w:val="005504DB"/>
     <w:rsid w:val="00561B7B"/>
     <w:rsid w:val="005708EC"/>
     <w:rsid w:val="0058024E"/>
     <w:rsid w:val="0058481E"/>
     <w:rsid w:val="005A06D5"/>
     <w:rsid w:val="005B4CF5"/>
     <w:rsid w:val="00601FD0"/>
     <w:rsid w:val="0060359E"/>
     <w:rsid w:val="006071A7"/>
     <w:rsid w:val="006713D1"/>
     <w:rsid w:val="0067701F"/>
     <w:rsid w:val="00680292"/>
     <w:rsid w:val="00683B6F"/>
     <w:rsid w:val="006B0C0D"/>
     <w:rsid w:val="006C6D06"/>
     <w:rsid w:val="006E11C5"/>
     <w:rsid w:val="006E57F4"/>
     <w:rsid w:val="006E6FB5"/>
+    <w:rsid w:val="00704B0F"/>
     <w:rsid w:val="0073103E"/>
     <w:rsid w:val="00731C78"/>
     <w:rsid w:val="00765F86"/>
     <w:rsid w:val="00784F13"/>
     <w:rsid w:val="007F4DB2"/>
     <w:rsid w:val="008017D0"/>
     <w:rsid w:val="0081184D"/>
     <w:rsid w:val="00827797"/>
     <w:rsid w:val="00831EC9"/>
     <w:rsid w:val="00847F48"/>
     <w:rsid w:val="0089056C"/>
     <w:rsid w:val="008A18B2"/>
     <w:rsid w:val="008A488E"/>
     <w:rsid w:val="008B70E9"/>
     <w:rsid w:val="008D191E"/>
     <w:rsid w:val="008D1A00"/>
     <w:rsid w:val="008D43D6"/>
     <w:rsid w:val="008E1E27"/>
     <w:rsid w:val="009161DB"/>
     <w:rsid w:val="00916D58"/>
     <w:rsid w:val="00941D49"/>
     <w:rsid w:val="009870ED"/>
     <w:rsid w:val="00993737"/>
     <w:rsid w:val="009B37DD"/>
     <w:rsid w:val="009E6751"/>
     <w:rsid w:val="00A1632D"/>
     <w:rsid w:val="00A17105"/>
     <w:rsid w:val="00A31FED"/>
+    <w:rsid w:val="00A37F90"/>
     <w:rsid w:val="00A55246"/>
     <w:rsid w:val="00A91B21"/>
     <w:rsid w:val="00A947A5"/>
     <w:rsid w:val="00A94D2F"/>
     <w:rsid w:val="00AB5D3C"/>
     <w:rsid w:val="00AD6586"/>
     <w:rsid w:val="00B00B09"/>
     <w:rsid w:val="00B01A5A"/>
     <w:rsid w:val="00B0647C"/>
     <w:rsid w:val="00B23BF1"/>
     <w:rsid w:val="00B24E43"/>
     <w:rsid w:val="00B467BE"/>
     <w:rsid w:val="00B63F7A"/>
     <w:rsid w:val="00BC4165"/>
     <w:rsid w:val="00BE108D"/>
     <w:rsid w:val="00BE3D55"/>
     <w:rsid w:val="00BF16A2"/>
     <w:rsid w:val="00C45A44"/>
     <w:rsid w:val="00C70A03"/>
     <w:rsid w:val="00C82264"/>
     <w:rsid w:val="00CA2DAD"/>
     <w:rsid w:val="00CB2363"/>
     <w:rsid w:val="00CD1B4E"/>
     <w:rsid w:val="00CD7129"/>
     <w:rsid w:val="00D12B96"/>
     <w:rsid w:val="00D4579F"/>
     <w:rsid w:val="00D50D29"/>
     <w:rsid w:val="00D6353C"/>
     <w:rsid w:val="00D710CB"/>
     <w:rsid w:val="00D808A7"/>
     <w:rsid w:val="00D924E7"/>
     <w:rsid w:val="00DA76EF"/>
     <w:rsid w:val="00DB6C05"/>
     <w:rsid w:val="00DC5280"/>
     <w:rsid w:val="00DC7A78"/>
     <w:rsid w:val="00DD2FC6"/>
     <w:rsid w:val="00DD3A42"/>
     <w:rsid w:val="00DD6B18"/>
     <w:rsid w:val="00DD7A11"/>
     <w:rsid w:val="00E0640E"/>
     <w:rsid w:val="00E211C5"/>
     <w:rsid w:val="00E353B5"/>
     <w:rsid w:val="00E36B7D"/>
     <w:rsid w:val="00E50262"/>
     <w:rsid w:val="00E53188"/>
     <w:rsid w:val="00ED1E77"/>
     <w:rsid w:val="00ED414A"/>
+    <w:rsid w:val="00EF00EA"/>
     <w:rsid w:val="00EF70AB"/>
     <w:rsid w:val="00F01FD7"/>
     <w:rsid w:val="00F0394D"/>
     <w:rsid w:val="00F078B1"/>
     <w:rsid w:val="00F31475"/>
     <w:rsid w:val="00F47701"/>
     <w:rsid w:val="00F576AA"/>
     <w:rsid w:val="00F625B4"/>
     <w:rsid w:val="00F7630F"/>
     <w:rsid w:val="00F90703"/>
     <w:rsid w:val="00FA1883"/>
     <w:rsid w:val="00FB2274"/>
     <w:rsid w:val="00FB3ADB"/>
     <w:rsid w:val="00FC6E83"/>
     <w:rsid w:val="00FD5F19"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="18433"/>
+    <o:shapedefaults v:ext="edit" spidmax="22529"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5511F1A3"/>
   <w15:docId w15:val="{34E6BD36-D771-4C0B-9979-4D904266B41C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-PT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
@@ -2983,57 +3037,59 @@
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00027A3F"/>
     <w:rsid w:val="00027A3F"/>
     <w:rsid w:val="0023629D"/>
     <w:rsid w:val="002A1BC4"/>
+    <w:rsid w:val="00704B0F"/>
     <w:rsid w:val="00731C78"/>
     <w:rsid w:val="007F34F3"/>
     <w:rsid w:val="007F4DB2"/>
     <w:rsid w:val="00AA7A2B"/>
     <w:rsid w:val="00CB2363"/>
     <w:rsid w:val="00E43086"/>
     <w:rsid w:val="00EB2348"/>
+    <w:rsid w:val="00EF00EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-PT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -3749,73 +3805,73 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B657D745-78BF-422E-92E6-634FD5729285}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>367</Words>
+  <Words>368</Words>
   <Characters>1988</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>8</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2351</CharactersWithSpaces>
+  <CharactersWithSpaces>2352</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Fabiana Abreu</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>